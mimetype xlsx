--- v0 (2026-02-27)
+++ v1 (2026-05-30)
@@ -1,411 +1,528 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Solicitudes Imserso\Subvenciones\Régimen General ppmm\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B76176E9-DE64-462C-B088-29BC1FB8D990}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C924629D-3814-4875-B2AF-64AD4F3B6009}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="19440" windowHeight="14880" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Anexo II" sheetId="8" r:id="rId1"/>
+    <sheet name="Datos " sheetId="9" state="hidden" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Anexo II'!$A$1:$I$163</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I157" i="8" l="1"/>
-[...2 lines deleted...]
-  <c r="I159" i="8" l="1"/>
+  <c r="I121" i="8" l="1"/>
+  <c r="I111" i="8"/>
+  <c r="I101" i="8"/>
+  <c r="I123" i="8" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="74">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="109">
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>C.l.F.</t>
   </si>
   <si>
     <t>Denominación</t>
   </si>
   <si>
     <t>INFORMACIÓN BÁSICA SOBRE PROTECCIÓN DE DATOS</t>
   </si>
   <si>
     <t>Responsable</t>
   </si>
   <si>
     <t>Instituto de Mayores y Servicios Sociales (Imserso).</t>
   </si>
   <si>
     <t>Finalidad</t>
   </si>
   <si>
     <t>Gestión convocatoria de subvenciones.</t>
   </si>
   <si>
     <t>Legitimación</t>
   </si>
   <si>
     <t>Ejercicio de poderes públicos autorizados.</t>
   </si>
   <si>
     <t>Destinatarios</t>
   </si>
   <si>
     <t>No se cederán datos a terceros, salvo obligación legal.</t>
   </si>
   <si>
     <t>Derechos</t>
   </si>
   <si>
     <t>Acceso, rectificación, supresión, limitación del tratamiento, portabilidad y oposición.</t>
   </si>
   <si>
     <t>Información adicional</t>
   </si>
   <si>
-    <t>Puede consultar la información adicional y detallada sobre Protección de datos en:
-[...3 lines deleted...]
-  <si>
     <t>Nombre y apellidos</t>
   </si>
   <si>
     <t>Territorio de implantación</t>
   </si>
   <si>
     <t>Fecha de constitución</t>
   </si>
   <si>
     <t>Domicilio completo</t>
   </si>
   <si>
     <t>Fecha de creación</t>
   </si>
   <si>
     <t>MEMORIA DE LA ENTIDAD</t>
   </si>
   <si>
     <t>1. Entidad solicitante</t>
-  </si>
-[...1 lines deleted...]
-    <t>Implantación territorial según Estatutos</t>
   </si>
   <si>
     <t>Denominación y siglas</t>
   </si>
   <si>
     <t>Cuotas de socios</t>
   </si>
   <si>
     <t>Cuantía en €</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Total financiación propia</t>
   </si>
   <si>
     <r>
       <t>Otros ingresos</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (describir)</t>
     </r>
   </si>
   <si>
     <t>Total financiación pública</t>
   </si>
   <si>
-    <t>Total ingresos ejercicio 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Nº de personas trabajadoras con contrato fijo o indefinido</t>
   </si>
   <si>
     <t>Nº de personas trabajadoras con contrato de duración determinada</t>
   </si>
   <si>
     <t>Nº de personas trabajadoras con discapacidad</t>
   </si>
   <si>
     <t>Nº de personas voluntarias</t>
   </si>
   <si>
     <t>Acrónimo</t>
   </si>
   <si>
-    <t>Convocatoria 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Don/Dña ….................................................</t>
   </si>
   <si>
     <t>En su condición de representante legal de la entidad solicitante, declara bajo su responsabilidad que los datos consignados en este Anexo son ciertos.</t>
   </si>
   <si>
-    <t>En ….................... a …........................ de …................................. de 2025.</t>
-[...22 lines deleted...]
-  <si>
     <t>SI / NO</t>
   </si>
   <si>
-    <t>6.1.1 Financiación propia</t>
-[...53 lines deleted...]
-  <si>
     <t>Dispone de un sistema de formación para las personas voluntarias aprobado por la junta directiva, patronato u órgano directivo análogo orientado al cumplimiento de las funciones que tengan encomendadas, de forma que permita su actualización e incorporación a las actividades de la entidad</t>
   </si>
   <si>
-    <t>3.5 Número de personas con discapacidad que hayan participado desde el 01/01/2024 y hasta la fecha de publicación de la convocatoria en actuaciones de turismo y termalismo (*)</t>
-[...7 lines deleted...]
-  <si>
     <t>(*) Cumplimentar únicamente en el caso de confederaciones, federaciones y otras agrupaciones análogas.</t>
   </si>
   <si>
     <t>Total financiación privada</t>
+  </si>
+  <si>
+    <t>Convocatoria 2026</t>
+  </si>
+  <si>
+    <t>2. Implantación y experiencia de la entidad solicitante</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1 Implantación territorial </t>
+  </si>
+  <si>
+    <t>Número de Comunidades o Ciudades Autónomas en las que la entidad ha realizado actuaciones dirigidas a personas mayores desde el 01/01/2025 hasta la fecha de publicación en el BOE del extracto de la convocatoria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2 Entidades socias o afiliadas </t>
+  </si>
+  <si>
+    <t>2.2.1 Entidades integradas en la entidad solicitante (*)</t>
+  </si>
+  <si>
+    <t>2.2.2 Relación de sedes territoriales sin personalidad jurídica de que dispone la entidad solicitante</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.3 Actuaciones integradas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Descripción </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Actuaciones que la entidad solicitante ha realizado o impulsado de manera integrada con varias de sus entidades socias o afiliadas o sedes territoriales desde el el 01/01/2025 hasta la fecha de publicación en el BOE del extracto de la convocatoria. </t>
+  </si>
+  <si>
+    <t>Entidades/sedes participantes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fecha de realización </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3. Antigüedad </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fecha de constitución de la entidad solicitante </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4. Especialización </t>
+  </si>
+  <si>
+    <t>La entidad está especializada exclusivamente en el colectivo de personas mayores según sus Estatutos</t>
+  </si>
+  <si>
+    <t>4.1 Miembros de la Junta Directiva, Patronato u órgano similar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.2 Atención a personas mayores </t>
+  </si>
+  <si>
+    <t>5. Estructura y capacidad de gestión de la entidad solicitante</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.1 Sistema de evaluación </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.1.1 Tipo de evaluación realizado por la entidad para determinar el grado de consecución de los objetivos </t>
+  </si>
+  <si>
+    <t>5.2 Certificados de calidad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Certificados de calidad de los que dispone la entidad solicitante, vigentes a la fecha de publicación en el BOE de la presente convocatoria </t>
+  </si>
+  <si>
+    <t>6. Auditoria externa</t>
+  </si>
+  <si>
+    <t>7. Presupuesto, financiación y sede social de la entidad solicitante</t>
+  </si>
+  <si>
+    <t>Total ingresos ejercicio 2025</t>
+  </si>
+  <si>
+    <t>Dispone de informe favorable de auditoría externa efectuada sobre las cuentas del ejercicio 2023 y/o 2024</t>
+  </si>
+  <si>
+    <t>Dispone de informe favorable de auditoría externa efectuada sobre las cuentas del ejercicio 2025</t>
+  </si>
+  <si>
+    <t>7.1 Ingresos durante el ejercicio 2025</t>
+  </si>
+  <si>
+    <t>7.1.1 Financiación propia</t>
+  </si>
+  <si>
+    <t>7.1.2 Financiación obtenida de entidades públicas en concepto de ayudas, premios y subvenciones excluidas las recibidas del Imserso</t>
+  </si>
+  <si>
+    <t>7.1.3 Financiación obtenida de entidades privadas o particulares concepto de ayudas, premios y donaciones</t>
+  </si>
+  <si>
+    <t>7.2 Cuentas anuales</t>
+  </si>
+  <si>
+    <t>Deberá indicarse en este apartado el epígrafe o epígrafes de las cuentas anuales en que figure el total de ingresos de la entidad solicitante así como los conceptos a los que corresponden las cuantías consignadas, a fin de comprobar la veracidad de los datos consignados en el apartado anterior.</t>
+  </si>
+  <si>
+    <t>7.3 Sede social</t>
+  </si>
+  <si>
+    <t>8.1 Desglose de medios personales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8. Recursos humanos y voluntariado </t>
+  </si>
+  <si>
+    <t>8.2 Sistemas de formación del voluntariado</t>
+  </si>
+  <si>
+    <t>En ….................... a …........................ de …................................. de 2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Fecha de nacimiento</t>
+  </si>
+  <si>
+    <t>9. Cumplimiento de las obligaciones derivadas de las subvenciones recibidas del Imserso</t>
+  </si>
+  <si>
+    <t>La entidad ha sido objeto de reintegro total o parcial de la subvención recibida del Imserso en las convocatorias de 2022 y siguientes.</t>
+  </si>
+  <si>
+    <t>Importe recibido</t>
+  </si>
+  <si>
+    <t>Importe reintegro</t>
+  </si>
+  <si>
+    <t>Convocatoria 2022:</t>
+  </si>
+  <si>
+    <t>Convocatoria 2024:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.1.2 Descripción del sistema de evaluación </t>
+  </si>
+  <si>
+    <t>Puede consultar la información adicional y detallada sobre protección de datos en la página web del Imserso.</t>
+  </si>
+  <si>
+    <t>ANEXO II</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Sólo mayores</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mayores y otro/s colectivo/s </t>
+  </si>
+  <si>
+    <t>a. La evaluación realizada por la entidad consiste únicamente en la recopilación y análisis de información basada en indicadores</t>
+  </si>
+  <si>
+    <t>b. La entidad realiza evaluaciones ocasionales basadas en un sistema de indicadores y objetivos a alcanzar fijados previamente</t>
+  </si>
+  <si>
+    <t>c. La entidad dispone de un sistema de evaluación formal basado en un plan o documento interno aprobado en Junta Directiva, Patronato u órgano directivo análogo, con fijación de indicadores y objetivos a alcanzar, y realiza evaluaciones de acuerdo con este plan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deberá indicarse en este apartado el título jurídico que ostente la entidad solicitante sobre el inmueble en el que se ubica su sede social
+(propiedad, arrendamiento, cesión gratuita u otro título de uso y disfrute) </t>
+  </si>
+  <si>
+    <t>a. Sede social en propiedad</t>
+  </si>
+  <si>
+    <t>b. Sede social en arrendamiento</t>
+  </si>
+  <si>
+    <t>c. Sede social en cesión gratuita u otro título de uso y disfrute</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirección completa de la sede social: </t>
+  </si>
+  <si>
+    <t>NIF</t>
+  </si>
+  <si>
+    <t>d. No se realiza evaluación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1.1 Implantación en Comunidades o Ciudades Autónomas </t>
+  </si>
+  <si>
+    <t>2.1.2 Descripción de actuaciones</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denominación 
+de la actuación </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comunidades o 
+Ciudades Autónomas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denominación
+ de la actuación </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Descripcion  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -427,61 +544,50 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom style="thin">
-[...9 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -490,449 +596,515 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...35 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="129">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
-[...26 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>57149</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>314324</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>104775</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C0B7149-5840-4C0A-ADA6-E5D2E8A3B67B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -1279,1957 +1451,1973 @@
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{492AA76C-D292-4806-B378-0C150D733DE2}">
-  <dimension ref="A2:I191"/>
+  <dimension ref="A2:T163"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="112" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="145" zoomScalePageLayoutView="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="1.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="15.42578125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="24.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="21.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.42578125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="25.85546875" style="1" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="2"/>
-      <c r="I2" s="20" t="s">
+      <c r="I2" s="14" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="123" t="s">
+        <v>88</v>
+      </c>
+      <c r="B6" s="123"/>
+      <c r="C6" s="123"/>
+      <c r="D6" s="123"/>
+      <c r="E6" s="123"/>
+      <c r="F6" s="123"/>
+      <c r="G6" s="123"/>
+      <c r="H6" s="123"/>
+      <c r="I6" s="123"/>
+    </row>
+    <row r="7" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="123" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="123"/>
+      <c r="C7" s="123"/>
+      <c r="D7" s="123"/>
+      <c r="E7" s="123"/>
+      <c r="F7" s="123"/>
+      <c r="G7" s="123"/>
+      <c r="H7" s="123"/>
+      <c r="I7" s="123"/>
+    </row>
+    <row r="9" spans="1:9" s="26" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="27" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C10" s="124" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="125"/>
+      <c r="E10" s="125"/>
+      <c r="F10" s="125"/>
+      <c r="G10" s="125"/>
+      <c r="H10" s="125"/>
+      <c r="I10" s="126"/>
+    </row>
+    <row r="11" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C11" s="57"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="58"/>
+      <c r="G11" s="58"/>
+      <c r="H11" s="58"/>
+      <c r="I11" s="59"/>
+    </row>
+    <row r="12" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C12" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="97"/>
+      <c r="E12" s="97"/>
+      <c r="F12" s="97"/>
+      <c r="G12" s="72" t="s">
+        <v>101</v>
+      </c>
+      <c r="H12" s="72"/>
+      <c r="I12" s="41"/>
+    </row>
+    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C13" s="31"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="32"/>
+    </row>
+    <row r="14" spans="1:9" s="26" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="27" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C15" s="74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="74"/>
+      <c r="E15" s="74"/>
+      <c r="F15" s="74"/>
+      <c r="G15" s="74"/>
+      <c r="H15" s="74"/>
+      <c r="I15" s="74"/>
+    </row>
+    <row r="16" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="105" t="s">
+        <v>103</v>
+      </c>
+      <c r="D16" s="105"/>
+      <c r="E16" s="105"/>
+      <c r="F16" s="105"/>
+      <c r="G16" s="105"/>
+      <c r="H16" s="105"/>
+      <c r="I16" s="105"/>
+    </row>
+    <row r="17" spans="3:9" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="113" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" s="113"/>
+      <c r="E17" s="113"/>
+      <c r="F17" s="113"/>
+      <c r="G17" s="113"/>
+      <c r="H17" s="113"/>
+      <c r="I17" s="40"/>
+    </row>
+    <row r="18" spans="3:9" s="23" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C18" s="20" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="19" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="80" t="s">
+        <v>105</v>
+      </c>
+      <c r="D19" s="72"/>
+      <c r="E19" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F19" s="115" t="s">
+        <v>108</v>
+      </c>
+      <c r="G19" s="128"/>
+      <c r="H19" s="116"/>
+      <c r="I19" s="6" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="20" spans="3:9" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C20" s="77"/>
+      <c r="D20" s="79"/>
+      <c r="E20" s="43"/>
+      <c r="F20" s="57"/>
+      <c r="G20" s="58"/>
+      <c r="H20" s="59"/>
+      <c r="I20" s="50"/>
+    </row>
+    <row r="21" spans="3:9" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="77"/>
+      <c r="D21" s="79"/>
+      <c r="E21" s="43"/>
+      <c r="F21" s="57"/>
+      <c r="G21" s="58"/>
+      <c r="H21" s="59"/>
+      <c r="I21" s="50"/>
+    </row>
+    <row r="22" spans="3:9" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="77"/>
+      <c r="D22" s="79"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="57"/>
+      <c r="G22" s="58"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="50"/>
+    </row>
+    <row r="23" spans="3:9" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="77"/>
+      <c r="D23" s="79"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="57"/>
+      <c r="G23" s="58"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="50"/>
+    </row>
+    <row r="24" spans="3:9" s="23" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="20"/>
+    </row>
+    <row r="25" spans="3:9" s="23" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="74" t="s">
+        <v>44</v>
+      </c>
+      <c r="D25" s="74"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="74"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="74"/>
+      <c r="I25" s="74"/>
+    </row>
+    <row r="26" spans="3:9" s="23" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="D26" s="105"/>
+      <c r="E26" s="105"/>
+      <c r="F26" s="105"/>
+      <c r="G26" s="105"/>
+      <c r="H26" s="105"/>
+      <c r="I26" s="105"/>
+    </row>
+    <row r="27" spans="3:9" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="18" t="s">
         <v>38</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="C8" s="106" t="s">
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="5"/>
+    </row>
+    <row r="28" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="80" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="106"/>
-[...41 lines deleted...]
-      <c r="G14" s="88" t="s">
+      <c r="E28" s="80"/>
+      <c r="F28" s="80"/>
+      <c r="G28" s="72" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="72"/>
+      <c r="I28" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="42"/>
+      <c r="D29" s="114"/>
+      <c r="E29" s="114"/>
+      <c r="F29" s="114"/>
+      <c r="G29" s="97"/>
+      <c r="H29" s="97"/>
+      <c r="I29" s="44"/>
+    </row>
+    <row r="30" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="42"/>
+      <c r="D30" s="114"/>
+      <c r="E30" s="114"/>
+      <c r="F30" s="114"/>
+      <c r="G30" s="97"/>
+      <c r="H30" s="97"/>
+      <c r="I30" s="44"/>
+    </row>
+    <row r="31" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="42"/>
+      <c r="D31" s="114"/>
+      <c r="E31" s="114"/>
+      <c r="F31" s="114"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="44"/>
+    </row>
+    <row r="32" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="42"/>
+      <c r="D32" s="114"/>
+      <c r="E32" s="114"/>
+      <c r="F32" s="114"/>
+      <c r="G32" s="97"/>
+      <c r="H32" s="97"/>
+      <c r="I32" s="44"/>
+    </row>
+    <row r="33" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="42"/>
+      <c r="D33" s="114"/>
+      <c r="E33" s="114"/>
+      <c r="F33" s="114"/>
+      <c r="G33" s="97"/>
+      <c r="H33" s="97"/>
+      <c r="I33" s="44"/>
+    </row>
+    <row r="34" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="17"/>
+      <c r="D34" s="17"/>
+      <c r="E34" s="17"/>
+      <c r="F34" s="17"/>
+      <c r="G34" s="17"/>
+      <c r="H34" s="17"/>
+      <c r="I34" s="22"/>
+    </row>
+    <row r="35" spans="3:9" s="23" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C35" s="20" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="36" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C36" s="120" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" s="121"/>
+      <c r="E36" s="121"/>
+      <c r="F36" s="121"/>
+      <c r="G36" s="122"/>
+      <c r="H36" s="115" t="s">
         <v>19</v>
       </c>
-      <c r="H14" s="89"/>
-[...199 lines deleted...]
-    <row r="37" spans="2:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I36" s="116"/>
+    </row>
+    <row r="37" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C37" s="77"/>
       <c r="D37" s="78"/>
-      <c r="E37" s="77"/>
-[...5 lines deleted...]
-    <row r="38" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E37" s="78"/>
+      <c r="F37" s="78"/>
+      <c r="G37" s="79"/>
+      <c r="H37" s="75"/>
+      <c r="I37" s="76"/>
+    </row>
+    <row r="38" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C38" s="77"/>
       <c r="D38" s="78"/>
-      <c r="E38" s="77"/>
-[...5 lines deleted...]
-    <row r="39" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E38" s="78"/>
+      <c r="F38" s="78"/>
+      <c r="G38" s="79"/>
+      <c r="H38" s="75"/>
+      <c r="I38" s="76"/>
+    </row>
+    <row r="39" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C39" s="77"/>
       <c r="D39" s="78"/>
-      <c r="E39" s="77"/>
-[...5 lines deleted...]
-    <row r="40" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E39" s="78"/>
+      <c r="F39" s="78"/>
+      <c r="G39" s="79"/>
+      <c r="H39" s="75"/>
+      <c r="I39" s="76"/>
+    </row>
+    <row r="40" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C40" s="77"/>
       <c r="D40" s="78"/>
-      <c r="E40" s="77"/>
-[...5 lines deleted...]
-    <row r="41" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E40" s="78"/>
+      <c r="F40" s="78"/>
+      <c r="G40" s="79"/>
+      <c r="H40" s="75"/>
+      <c r="I40" s="76"/>
+    </row>
+    <row r="41" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C41" s="77"/>
       <c r="D41" s="78"/>
-      <c r="E41" s="77"/>
-[...6 lines deleted...]
-      <c r="B43" s="3" t="s">
+      <c r="E41" s="78"/>
+      <c r="F41" s="78"/>
+      <c r="G41" s="79"/>
+      <c r="H41" s="75"/>
+      <c r="I41" s="76"/>
+    </row>
+    <row r="42" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C42" s="77"/>
+      <c r="D42" s="78"/>
+      <c r="E42" s="78"/>
+      <c r="F42" s="78"/>
+      <c r="G42" s="79"/>
+      <c r="H42" s="75"/>
+      <c r="I42" s="76"/>
+    </row>
+    <row r="43" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C43" s="77"/>
+      <c r="D43" s="78"/>
+      <c r="E43" s="78"/>
+      <c r="F43" s="78"/>
+      <c r="G43" s="79"/>
+      <c r="H43" s="75"/>
+      <c r="I43" s="76"/>
+    </row>
+    <row r="44" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="77"/>
+      <c r="D44" s="78"/>
+      <c r="E44" s="78"/>
+      <c r="F44" s="78"/>
+      <c r="G44" s="79"/>
+      <c r="H44" s="75"/>
+      <c r="I44" s="76"/>
+    </row>
+    <row r="45" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C45" s="51"/>
+      <c r="D45" s="51"/>
+      <c r="E45" s="51"/>
+      <c r="F45" s="51"/>
+      <c r="G45" s="51"/>
+      <c r="H45" s="52"/>
+      <c r="I45" s="52"/>
+    </row>
+    <row r="46" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C46" s="74" t="s">
+        <v>47</v>
+      </c>
+      <c r="D46" s="74"/>
+      <c r="E46" s="74"/>
+      <c r="F46" s="74"/>
+      <c r="G46" s="74"/>
+      <c r="H46" s="74"/>
+      <c r="I46" s="74"/>
+    </row>
+    <row r="47" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C47" s="100" t="s">
+        <v>49</v>
+      </c>
+      <c r="D47" s="100"/>
+      <c r="E47" s="100"/>
+      <c r="F47" s="100"/>
+      <c r="G47" s="100"/>
+      <c r="H47" s="100"/>
+      <c r="I47" s="100"/>
+    </row>
+    <row r="48" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C48" s="80" t="s">
+        <v>107</v>
+      </c>
+      <c r="D48" s="72"/>
+      <c r="E48" s="117" t="s">
+        <v>48</v>
+      </c>
+      <c r="F48" s="118"/>
+      <c r="G48" s="119"/>
+      <c r="H48" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="I48" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="2:20" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C49" s="81"/>
+      <c r="D49" s="81"/>
+      <c r="E49" s="57"/>
+      <c r="F49" s="58"/>
+      <c r="G49" s="59"/>
+      <c r="H49" s="40"/>
+      <c r="I49" s="43"/>
+    </row>
+    <row r="50" spans="2:20" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C50" s="81"/>
+      <c r="D50" s="81"/>
+      <c r="E50" s="57"/>
+      <c r="F50" s="58"/>
+      <c r="G50" s="59"/>
+      <c r="H50" s="40"/>
+      <c r="I50" s="43"/>
+    </row>
+    <row r="51" spans="2:20" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C51" s="81"/>
+      <c r="D51" s="81"/>
+      <c r="E51" s="57"/>
+      <c r="F51" s="58"/>
+      <c r="G51" s="59"/>
+      <c r="H51" s="40"/>
+      <c r="I51" s="43"/>
+    </row>
+    <row r="52" spans="2:20" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C52" s="81"/>
+      <c r="D52" s="81"/>
+      <c r="E52" s="57"/>
+      <c r="F52" s="58"/>
+      <c r="G52" s="59"/>
+      <c r="H52" s="40"/>
+      <c r="I52" s="43"/>
+    </row>
+    <row r="53" spans="2:20" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C53" s="81"/>
+      <c r="D53" s="81"/>
+      <c r="E53" s="57"/>
+      <c r="F53" s="58"/>
+      <c r="G53" s="59"/>
+      <c r="H53" s="40"/>
+      <c r="I53" s="43"/>
+    </row>
+    <row r="54" spans="2:20" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C54" s="81"/>
+      <c r="D54" s="81"/>
+      <c r="E54" s="57"/>
+      <c r="F54" s="58"/>
+      <c r="G54" s="59"/>
+      <c r="H54" s="40"/>
+      <c r="I54" s="43"/>
+    </row>
+    <row r="55" spans="2:20" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C55" s="81"/>
+      <c r="D55" s="81"/>
+      <c r="E55" s="57"/>
+      <c r="F55" s="58"/>
+      <c r="G55" s="59"/>
+      <c r="H55" s="40"/>
+      <c r="I55" s="43"/>
+    </row>
+    <row r="56" spans="2:20" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C56" s="24"/>
+      <c r="D56" s="24"/>
+      <c r="E56" s="24"/>
+      <c r="F56" s="24"/>
+      <c r="G56" s="24"/>
+      <c r="H56" s="25"/>
+      <c r="I56" s="25"/>
+    </row>
+    <row r="57" spans="2:20" s="26" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="C57" s="28"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="28"/>
+      <c r="H57" s="29"/>
+    </row>
+    <row r="58" spans="2:20" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D58" s="24"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="82" t="s">
+        <v>53</v>
+      </c>
+      <c r="G58" s="82"/>
+      <c r="H58" s="83"/>
+      <c r="I58" s="44"/>
+    </row>
+    <row r="59" spans="2:20" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D59" s="24"/>
+      <c r="E59" s="24"/>
+      <c r="F59" s="39"/>
+      <c r="G59" s="39"/>
+      <c r="H59" s="39"/>
+      <c r="I59" s="52"/>
+    </row>
+    <row r="60" spans="2:20" s="26" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="28"/>
+      <c r="G60" s="28"/>
+      <c r="H60" s="29"/>
+      <c r="I60" s="29"/>
+    </row>
+    <row r="61" spans="2:20" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="3"/>
+      <c r="C61" s="74" t="s">
+        <v>56</v>
+      </c>
+      <c r="D61" s="74"/>
+      <c r="E61" s="74"/>
+      <c r="F61" s="74"/>
+      <c r="G61" s="74"/>
+      <c r="H61" s="74"/>
+      <c r="I61" s="74"/>
+    </row>
+    <row r="62" spans="2:20" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C62" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="72"/>
+      <c r="E62" s="115" t="s">
+        <v>15</v>
+      </c>
+      <c r="F62" s="128"/>
+      <c r="G62" s="128"/>
+      <c r="H62" s="116"/>
+      <c r="I62" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="63" spans="2:20" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C63" s="55"/>
+      <c r="D63" s="73"/>
+      <c r="E63" s="55"/>
+      <c r="F63" s="56"/>
+      <c r="G63" s="56"/>
+      <c r="H63" s="56"/>
+      <c r="I63" s="40"/>
+      <c r="J63" s="112"/>
+      <c r="K63" s="112"/>
+      <c r="L63" s="112"/>
+      <c r="M63" s="112"/>
+      <c r="N63" s="112"/>
+      <c r="O63" s="112"/>
+      <c r="P63" s="112"/>
+      <c r="Q63" s="112"/>
+    </row>
+    <row r="64" spans="2:20" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C64" s="55"/>
+      <c r="D64" s="73"/>
+      <c r="E64" s="55"/>
+      <c r="F64" s="56"/>
+      <c r="G64" s="56"/>
+      <c r="H64" s="56"/>
+      <c r="I64" s="40"/>
+      <c r="M64" s="112"/>
+      <c r="N64" s="112"/>
+      <c r="O64" s="112"/>
+      <c r="P64" s="112"/>
+      <c r="Q64" s="112"/>
+      <c r="R64" s="112"/>
+      <c r="S64" s="112"/>
+      <c r="T64" s="112"/>
+    </row>
+    <row r="65" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C65" s="55"/>
+      <c r="D65" s="73"/>
+      <c r="E65" s="55"/>
+      <c r="F65" s="56"/>
+      <c r="G65" s="56"/>
+      <c r="H65" s="56"/>
+      <c r="I65" s="40"/>
+    </row>
+    <row r="66" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C66" s="55"/>
+      <c r="D66" s="73"/>
+      <c r="E66" s="55"/>
+      <c r="F66" s="56"/>
+      <c r="G66" s="56"/>
+      <c r="H66" s="56"/>
+      <c r="I66" s="40"/>
+    </row>
+    <row r="67" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C67" s="55"/>
+      <c r="D67" s="73"/>
+      <c r="E67" s="55"/>
+      <c r="F67" s="56"/>
+      <c r="G67" s="56"/>
+      <c r="H67" s="56"/>
+      <c r="I67" s="40"/>
+    </row>
+    <row r="68" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C68" s="55"/>
+      <c r="D68" s="73"/>
+      <c r="E68" s="55"/>
+      <c r="F68" s="56"/>
+      <c r="G68" s="56"/>
+      <c r="H68" s="56"/>
+      <c r="I68" s="40"/>
+    </row>
+    <row r="69" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C69" s="55"/>
+      <c r="D69" s="73"/>
+      <c r="E69" s="55"/>
+      <c r="F69" s="56"/>
+      <c r="G69" s="56"/>
+      <c r="H69" s="56"/>
+      <c r="I69" s="40"/>
+    </row>
+    <row r="70" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C70" s="55"/>
+      <c r="D70" s="73"/>
+      <c r="E70" s="55"/>
+      <c r="F70" s="56"/>
+      <c r="G70" s="56"/>
+      <c r="H70" s="56"/>
+      <c r="I70" s="40"/>
+    </row>
+    <row r="71" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C71" s="55"/>
+      <c r="D71" s="73"/>
+      <c r="E71" s="55"/>
+      <c r="F71" s="56"/>
+      <c r="G71" s="56"/>
+      <c r="H71" s="56"/>
+      <c r="I71" s="40"/>
+    </row>
+    <row r="72" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C72" s="55"/>
+      <c r="D72" s="73"/>
+      <c r="E72" s="55"/>
+      <c r="F72" s="56"/>
+      <c r="G72" s="56"/>
+      <c r="H72" s="56"/>
+      <c r="I72" s="40"/>
+    </row>
+    <row r="73" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C73" s="55"/>
+      <c r="D73" s="73"/>
+      <c r="E73" s="55"/>
+      <c r="F73" s="56"/>
+      <c r="G73" s="56"/>
+      <c r="H73" s="56"/>
+      <c r="I73" s="40"/>
+    </row>
+    <row r="74" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C74" s="127"/>
+      <c r="D74" s="127"/>
+      <c r="E74" s="127"/>
+      <c r="F74" s="127"/>
+      <c r="G74" s="127"/>
+      <c r="H74" s="127"/>
+      <c r="I74" s="40"/>
+    </row>
+    <row r="75" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C75" s="53"/>
+      <c r="D75" s="53"/>
+      <c r="E75" s="53"/>
+      <c r="F75" s="53"/>
+      <c r="G75" s="53"/>
+      <c r="H75" s="53"/>
+      <c r="I75" s="49"/>
+    </row>
+    <row r="76" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C76" s="74" t="s">
+        <v>57</v>
+      </c>
+      <c r="D76" s="74"/>
+      <c r="E76" s="74"/>
+      <c r="F76" s="74"/>
+      <c r="G76" s="74"/>
+      <c r="H76" s="74"/>
+      <c r="I76" s="74"/>
+    </row>
+    <row r="77" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C77" s="110" t="s">
+        <v>55</v>
+      </c>
+      <c r="D77" s="110"/>
+      <c r="E77" s="110"/>
+      <c r="F77" s="110"/>
+      <c r="G77" s="110"/>
+      <c r="H77" s="111"/>
+      <c r="I77" s="45"/>
+    </row>
+    <row r="78" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C78" s="53"/>
+      <c r="D78" s="53"/>
+      <c r="E78" s="53"/>
+      <c r="F78" s="53"/>
+      <c r="G78" s="53"/>
+      <c r="H78" s="53"/>
+      <c r="I78" s="49"/>
+    </row>
+    <row r="79" spans="2:9" s="23" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="27" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="80" spans="2:9" s="23" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C80" s="27" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="81" spans="2:9" s="23" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C81" s="105" t="s">
+        <v>60</v>
+      </c>
+      <c r="D81" s="105"/>
+      <c r="E81" s="105"/>
+      <c r="F81" s="105"/>
+      <c r="G81" s="105"/>
+      <c r="H81" s="105"/>
+      <c r="I81" s="105"/>
+    </row>
+    <row r="82" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C82" s="55"/>
+      <c r="D82" s="56"/>
+      <c r="E82" s="56"/>
+      <c r="F82" s="56"/>
+      <c r="G82" s="56"/>
+      <c r="H82" s="73"/>
+      <c r="I82"/>
+    </row>
+    <row r="83" spans="2:9" s="23" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C83" s="20" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="84" spans="2:9" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C84" s="57"/>
+      <c r="D84" s="106"/>
+      <c r="E84" s="106"/>
+      <c r="F84" s="106"/>
+      <c r="G84" s="106"/>
+      <c r="H84" s="106"/>
+      <c r="I84" s="107"/>
+    </row>
+    <row r="85" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" spans="2:9" s="23" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C86" s="27" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="87" spans="2:9" s="23" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C87" s="23" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="88" spans="2:9" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C88" s="57"/>
+      <c r="D88" s="108"/>
+      <c r="E88" s="108"/>
+      <c r="F88" s="108"/>
+      <c r="G88" s="108"/>
+      <c r="H88" s="108"/>
+      <c r="I88" s="109"/>
+    </row>
+    <row r="89" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" spans="2:9" s="26" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="27" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="91" spans="2:9" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I91" s="19" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="92" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C92" s="104" t="s">
+        <v>66</v>
+      </c>
+      <c r="D92" s="104"/>
+      <c r="E92" s="104"/>
+      <c r="F92" s="104"/>
+      <c r="G92" s="104"/>
+      <c r="H92" s="104"/>
+      <c r="I92" s="46"/>
+    </row>
+    <row r="93" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C93" s="104" t="s">
+        <v>67</v>
+      </c>
+      <c r="D93" s="104"/>
+      <c r="E93" s="104"/>
+      <c r="F93" s="104"/>
+      <c r="G93" s="104"/>
+      <c r="H93" s="104"/>
+      <c r="I93" s="46"/>
+    </row>
+    <row r="94" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C94" s="34"/>
+      <c r="D94" s="34"/>
+      <c r="E94" s="34"/>
+      <c r="F94" s="34"/>
+      <c r="G94" s="34"/>
+      <c r="H94" s="34"/>
+      <c r="I94" s="54"/>
+    </row>
+    <row r="95" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="27" t="s">
         <v>64</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C45" s="76" t="s">
+      <c r="C95" s="26"/>
+      <c r="D95" s="26"/>
+      <c r="E95" s="26"/>
+      <c r="F95" s="26"/>
+      <c r="G95" s="26"/>
+      <c r="H95" s="26"/>
+      <c r="I95" s="26"/>
+    </row>
+    <row r="96" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C96" s="60" t="s">
+        <v>68</v>
+      </c>
+      <c r="D96" s="60"/>
+      <c r="E96" s="60"/>
+      <c r="F96" s="60"/>
+      <c r="G96" s="60"/>
+      <c r="H96" s="60"/>
+      <c r="I96" s="60"/>
+    </row>
+    <row r="97" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C97" s="101" t="s">
+        <v>69</v>
+      </c>
+      <c r="D97" s="101"/>
+      <c r="E97" s="101"/>
+      <c r="F97" s="101"/>
+      <c r="G97" s="101"/>
+      <c r="H97" s="101"/>
+      <c r="I97" s="101"/>
+    </row>
+    <row r="98" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C98" s="67" t="s">
+        <v>25</v>
+      </c>
+      <c r="D98" s="67"/>
+      <c r="E98" s="67"/>
+      <c r="F98" s="67"/>
+      <c r="G98" s="67"/>
+      <c r="H98" s="67"/>
+      <c r="I98" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="99" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C99" s="104" t="s">
+        <v>23</v>
+      </c>
+      <c r="D99" s="104"/>
+      <c r="E99" s="104"/>
+      <c r="F99" s="104"/>
+      <c r="G99" s="104"/>
+      <c r="H99" s="104"/>
+      <c r="I99" s="47"/>
+    </row>
+    <row r="100" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C100" s="104" t="s">
+        <v>27</v>
+      </c>
+      <c r="D100" s="104"/>
+      <c r="E100" s="104"/>
+      <c r="F100" s="104"/>
+      <c r="G100" s="104"/>
+      <c r="H100" s="104"/>
+      <c r="I100" s="47"/>
+    </row>
+    <row r="101" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C101" s="67" t="s">
+        <v>26</v>
+      </c>
+      <c r="D101" s="67"/>
+      <c r="E101" s="67"/>
+      <c r="F101" s="67"/>
+      <c r="G101" s="67"/>
+      <c r="H101" s="67"/>
+      <c r="I101" s="8">
+        <f>SUM(I99:I100)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C103" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="D103" s="66"/>
+      <c r="E103" s="66"/>
+      <c r="F103" s="66"/>
+      <c r="G103" s="66"/>
+      <c r="H103" s="66"/>
+      <c r="I103" s="66"/>
+    </row>
+    <row r="104" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C104" s="67" t="s">
+        <v>25</v>
+      </c>
+      <c r="D104" s="67"/>
+      <c r="E104" s="67"/>
+      <c r="F104" s="67"/>
+      <c r="G104" s="67"/>
+      <c r="H104" s="67"/>
+      <c r="I104" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="105" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C105" s="62"/>
+      <c r="D105" s="62"/>
+      <c r="E105" s="62"/>
+      <c r="F105" s="62"/>
+      <c r="G105" s="62"/>
+      <c r="H105" s="62"/>
+      <c r="I105" s="47"/>
+    </row>
+    <row r="106" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C106" s="62"/>
+      <c r="D106" s="62"/>
+      <c r="E106" s="62"/>
+      <c r="F106" s="62"/>
+      <c r="G106" s="62"/>
+      <c r="H106" s="62"/>
+      <c r="I106" s="47"/>
+    </row>
+    <row r="107" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C107" s="62"/>
+      <c r="D107" s="62"/>
+      <c r="E107" s="62"/>
+      <c r="F107" s="62"/>
+      <c r="G107" s="62"/>
+      <c r="H107" s="62"/>
+      <c r="I107" s="47"/>
+    </row>
+    <row r="108" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C108" s="96"/>
+      <c r="D108" s="102"/>
+      <c r="E108" s="102"/>
+      <c r="F108" s="102"/>
+      <c r="G108" s="102"/>
+      <c r="H108" s="103"/>
+      <c r="I108" s="47"/>
+    </row>
+    <row r="109" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C109" s="62"/>
+      <c r="D109" s="62"/>
+      <c r="E109" s="62"/>
+      <c r="F109" s="62"/>
+      <c r="G109" s="62"/>
+      <c r="H109" s="62"/>
+      <c r="I109" s="47"/>
+    </row>
+    <row r="110" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C110" s="62"/>
+      <c r="D110" s="62"/>
+      <c r="E110" s="62"/>
+      <c r="F110" s="62"/>
+      <c r="G110" s="62"/>
+      <c r="H110" s="62"/>
+      <c r="I110" s="47"/>
+    </row>
+    <row r="111" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C111" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="D111" s="67"/>
+      <c r="E111" s="67"/>
+      <c r="F111" s="67"/>
+      <c r="G111" s="67"/>
+      <c r="H111" s="67"/>
+      <c r="I111" s="8">
+        <f>SUM(I105:I110)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="3:9" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C113" s="66" t="s">
         <v>71</v>
       </c>
-      <c r="D45" s="76"/>
-[...8 lines deleted...]
-      <c r="C46" s="26" t="s">
+      <c r="D113" s="66"/>
+      <c r="E113" s="66"/>
+      <c r="F113" s="66"/>
+      <c r="G113" s="66"/>
+      <c r="H113" s="66"/>
+      <c r="I113" s="66"/>
+    </row>
+    <row r="114" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C114" s="67" t="s">
+        <v>25</v>
+      </c>
+      <c r="D114" s="67"/>
+      <c r="E114" s="67"/>
+      <c r="F114" s="67"/>
+      <c r="G114" s="67"/>
+      <c r="H114" s="67"/>
+      <c r="I114" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="115" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C115" s="62"/>
+      <c r="D115" s="62"/>
+      <c r="E115" s="62"/>
+      <c r="F115" s="62"/>
+      <c r="G115" s="62"/>
+      <c r="H115" s="62"/>
+      <c r="I115" s="47"/>
+    </row>
+    <row r="116" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C116" s="62"/>
+      <c r="D116" s="62"/>
+      <c r="E116" s="62"/>
+      <c r="F116" s="62"/>
+      <c r="G116" s="62"/>
+      <c r="H116" s="62"/>
+      <c r="I116" s="47"/>
+    </row>
+    <row r="117" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C117" s="62"/>
+      <c r="D117" s="62"/>
+      <c r="E117" s="62"/>
+      <c r="F117" s="62"/>
+      <c r="G117" s="62"/>
+      <c r="H117" s="62"/>
+      <c r="I117" s="47"/>
+    </row>
+    <row r="118" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C118" s="62"/>
+      <c r="D118" s="62"/>
+      <c r="E118" s="62"/>
+      <c r="F118" s="62"/>
+      <c r="G118" s="62"/>
+      <c r="H118" s="62"/>
+      <c r="I118" s="47"/>
+    </row>
+    <row r="119" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C119" s="62"/>
+      <c r="D119" s="62"/>
+      <c r="E119" s="62"/>
+      <c r="F119" s="62"/>
+      <c r="G119" s="62"/>
+      <c r="H119" s="62"/>
+      <c r="I119" s="47"/>
+    </row>
+    <row r="120" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C120" s="62"/>
+      <c r="D120" s="62"/>
+      <c r="E120" s="62"/>
+      <c r="F120" s="62"/>
+      <c r="G120" s="62"/>
+      <c r="H120" s="62"/>
+      <c r="I120" s="47"/>
+    </row>
+    <row r="121" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C121" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121" s="67"/>
+      <c r="E121" s="67"/>
+      <c r="F121" s="67"/>
+      <c r="G121" s="67"/>
+      <c r="H121" s="67"/>
+      <c r="I121" s="8">
+        <f>SUM(I115:I120)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="3:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C123" s="68" t="s">
+        <v>65</v>
+      </c>
+      <c r="D123" s="68"/>
+      <c r="E123" s="68"/>
+      <c r="F123" s="68"/>
+      <c r="G123" s="68"/>
+      <c r="H123" s="68"/>
+      <c r="I123" s="9">
+        <f>I101+I111+I121</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="3:9" ht="69.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" spans="3:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C125" s="60" t="s">
         <v>72</v>
       </c>
-      <c r="D46" s="24"/>
-[...672 lines deleted...]
-      <c r="C124" s="38" t="s">
+      <c r="D125" s="60"/>
+      <c r="E125" s="60"/>
+      <c r="F125" s="60"/>
+      <c r="G125" s="60"/>
+      <c r="H125" s="60"/>
+      <c r="I125" s="60"/>
+    </row>
+    <row r="126" spans="3:9" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C126" s="61" t="s">
+        <v>73</v>
+      </c>
+      <c r="D126" s="61"/>
+      <c r="E126" s="61"/>
+      <c r="F126" s="61"/>
+      <c r="G126" s="61"/>
+      <c r="H126" s="61"/>
+      <c r="I126" s="61"/>
+    </row>
+    <row r="127" spans="3:9" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C127" s="63"/>
+      <c r="D127" s="64"/>
+      <c r="E127" s="64"/>
+      <c r="F127" s="64"/>
+      <c r="G127" s="64"/>
+      <c r="H127" s="64"/>
+      <c r="I127" s="65"/>
+    </row>
+    <row r="128" spans="3:9" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C128" s="60" t="s">
+        <v>74</v>
+      </c>
+      <c r="D128" s="60"/>
+      <c r="E128" s="60"/>
+      <c r="F128" s="60"/>
+      <c r="G128" s="60"/>
+      <c r="H128" s="60"/>
+      <c r="I128" s="60"/>
+    </row>
+    <row r="129" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C129" s="61" t="s">
+        <v>96</v>
+      </c>
+      <c r="D129" s="61"/>
+      <c r="E129" s="61"/>
+      <c r="F129" s="61"/>
+      <c r="G129" s="61"/>
+      <c r="H129" s="61"/>
+      <c r="I129" s="61"/>
+    </row>
+    <row r="130" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C130" s="63"/>
+      <c r="D130" s="64"/>
+      <c r="E130" s="64"/>
+      <c r="F130" s="64"/>
+      <c r="G130" s="64"/>
+      <c r="H130" s="65"/>
+      <c r="I130" s="38"/>
+    </row>
+    <row r="131" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C131" s="61" t="s">
+        <v>100</v>
+      </c>
+      <c r="D131" s="61"/>
+      <c r="E131" s="61"/>
+      <c r="F131" s="61"/>
+      <c r="G131" s="61"/>
+      <c r="H131" s="61"/>
+      <c r="I131" s="61"/>
+    </row>
+    <row r="132" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C132" s="69"/>
+      <c r="D132" s="70"/>
+      <c r="E132" s="70"/>
+      <c r="F132" s="70"/>
+      <c r="G132" s="70"/>
+      <c r="H132" s="70"/>
+      <c r="I132" s="71"/>
+    </row>
+    <row r="133" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C133" s="10"/>
+      <c r="D133" s="10"/>
+      <c r="E133" s="10"/>
+      <c r="F133" s="10"/>
+      <c r="G133" s="10"/>
+      <c r="H133" s="10"/>
+      <c r="I133" s="10"/>
+    </row>
+    <row r="134" spans="2:9" s="26" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B134" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="C134" s="30"/>
+      <c r="D134" s="30"/>
+      <c r="E134" s="30"/>
+      <c r="F134" s="30"/>
+      <c r="G134" s="30"/>
+      <c r="H134" s="30"/>
+      <c r="I134" s="30"/>
+    </row>
+    <row r="135" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C135" s="27" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="136" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C136" s="89" t="s">
+        <v>29</v>
+      </c>
+      <c r="D136" s="89"/>
+      <c r="E136" s="89"/>
+      <c r="F136" s="89"/>
+      <c r="G136" s="90"/>
+      <c r="H136" s="90"/>
+      <c r="I136" s="90"/>
+    </row>
+    <row r="137" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C137" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="D124" s="38"/>
-[...153 lines deleted...]
-      <c r="C141" s="58" t="s">
+      <c r="D137" s="89"/>
+      <c r="E137" s="89"/>
+      <c r="F137" s="89"/>
+      <c r="G137" s="90"/>
+      <c r="H137" s="90"/>
+      <c r="I137" s="90"/>
+    </row>
+    <row r="138" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C138" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="D141" s="58"/>
-[...156 lines deleted...]
-      <c r="C159" s="102" t="s">
+      <c r="D138" s="89"/>
+      <c r="E138" s="89"/>
+      <c r="F138" s="89"/>
+      <c r="G138" s="90"/>
+      <c r="H138" s="90"/>
+      <c r="I138" s="90"/>
+    </row>
+    <row r="139" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C139" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="D159" s="102"/>
-[...111 lines deleted...]
-      <c r="C173" s="65" t="s">
+      <c r="D139" s="89"/>
+      <c r="E139" s="89"/>
+      <c r="F139" s="89"/>
+      <c r="G139" s="90"/>
+      <c r="H139" s="90"/>
+      <c r="I139" s="90"/>
+    </row>
+    <row r="140" spans="2:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C140" s="34"/>
+      <c r="D140" s="34"/>
+      <c r="E140" s="34"/>
+      <c r="F140" s="34"/>
+      <c r="G140" s="39"/>
+      <c r="H140" s="39"/>
+      <c r="I140" s="39"/>
+    </row>
+    <row r="141" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C141" s="27" t="s">
+        <v>77</v>
+      </c>
+      <c r="I141" s="21" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="142" spans="2:9" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C142" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142" s="62"/>
+      <c r="E142" s="62"/>
+      <c r="F142" s="62"/>
+      <c r="G142" s="62"/>
+      <c r="H142" s="62"/>
+      <c r="I142" s="46"/>
+    </row>
+    <row r="143" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C143" s="10"/>
+      <c r="D143" s="10"/>
+      <c r="E143" s="10"/>
+      <c r="F143" s="10"/>
+      <c r="G143" s="10"/>
+      <c r="H143" s="10"/>
+      <c r="I143" s="10"/>
+    </row>
+    <row r="144" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B144" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="D144" s="17"/>
+      <c r="E144" s="17"/>
+      <c r="F144" s="17"/>
+      <c r="G144" s="17"/>
+      <c r="H144" s="17"/>
+      <c r="I144" s="33"/>
+    </row>
+    <row r="145" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C145" s="34" t="s">
+        <v>81</v>
+      </c>
+      <c r="D145" s="17"/>
+      <c r="E145" s="17"/>
+      <c r="F145" s="17"/>
+      <c r="G145" s="17"/>
+      <c r="H145" s="17"/>
+      <c r="I145" s="33"/>
+    </row>
+    <row r="146" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C146" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="D146" s="34"/>
+      <c r="E146" s="35" t="s">
+        <v>82</v>
+      </c>
+      <c r="F146" s="47"/>
+      <c r="G146" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="H146" s="92"/>
+      <c r="I146" s="48"/>
+    </row>
+    <row r="147" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C147" s="36" t="s">
+        <v>85</v>
+      </c>
+      <c r="D147" s="34"/>
+      <c r="E147" s="35" t="s">
+        <v>82</v>
+      </c>
+      <c r="F147" s="48"/>
+      <c r="G147" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="H147" s="92"/>
+      <c r="I147" s="48"/>
+    </row>
+    <row r="148" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C148" s="17"/>
+      <c r="D148" s="17"/>
+      <c r="E148" s="17"/>
+      <c r="F148" s="17"/>
+      <c r="G148" s="17"/>
+      <c r="H148" s="17"/>
+      <c r="I148" s="33"/>
+    </row>
+    <row r="149" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C150" s="93" t="s">
         <v>34</v>
       </c>
-      <c r="D173" s="65"/>
-[...7 lines deleted...]
-      <c r="C174" s="65" t="s">
+      <c r="D150" s="93"/>
+      <c r="E150" s="93"/>
+      <c r="F150" s="93"/>
+      <c r="G150" s="93"/>
+      <c r="H150" s="93"/>
+      <c r="I150" s="93"/>
+    </row>
+    <row r="151" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C151" s="98" t="s">
         <v>35</v>
       </c>
-      <c r="D174" s="65"/>
-[...90 lines deleted...]
-      <c r="B184" s="19" t="s">
+      <c r="D151" s="98"/>
+      <c r="E151" s="98"/>
+      <c r="F151" s="98"/>
+      <c r="G151" s="98"/>
+      <c r="H151" s="98"/>
+      <c r="I151" s="98"/>
+    </row>
+    <row r="152" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C152" s="15"/>
+      <c r="D152" s="15"/>
+      <c r="E152" s="15"/>
+      <c r="F152" s="15"/>
+      <c r="G152" s="15"/>
+      <c r="H152" s="15"/>
+      <c r="I152" s="15"/>
+    </row>
+    <row r="153" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C153" s="99" t="s">
+        <v>78</v>
+      </c>
+      <c r="D153" s="99"/>
+      <c r="E153" s="99"/>
+      <c r="F153" s="99"/>
+      <c r="G153" s="99"/>
+      <c r="H153" s="99"/>
+      <c r="I153" s="99"/>
+    </row>
+    <row r="154" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C154" s="37"/>
+      <c r="D154" s="37"/>
+      <c r="E154" s="37"/>
+      <c r="F154" s="37"/>
+      <c r="G154" s="37"/>
+      <c r="H154" s="37"/>
+      <c r="I154" s="37"/>
+    </row>
+    <row r="155" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C155" s="37"/>
+      <c r="D155" s="37"/>
+      <c r="E155" s="37"/>
+      <c r="F155" s="37"/>
+      <c r="G155" s="37"/>
+      <c r="H155" s="37"/>
+      <c r="I155" s="37"/>
+    </row>
+    <row r="156" spans="1:9" s="12" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="11"/>
+      <c r="B156" s="11"/>
+      <c r="C156" s="11"/>
+      <c r="D156" s="11"/>
+      <c r="E156" s="11"/>
+      <c r="F156" s="11"/>
+      <c r="G156" s="11"/>
+      <c r="H156" s="11"/>
+      <c r="I156" s="11"/>
+    </row>
+    <row r="157" spans="1:9" s="13" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B157" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C157" s="23"/>
+      <c r="D157" s="23"/>
+      <c r="E157" s="23"/>
+      <c r="F157" s="23"/>
+      <c r="G157" s="23"/>
+      <c r="H157" s="23"/>
+      <c r="I157" s="23"/>
+    </row>
+    <row r="158" spans="1:9" s="13" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B158" s="84" t="s">
         <v>4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B186" s="91" t="s">
+      <c r="C158" s="85"/>
+      <c r="D158" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="C186" s="92"/>
-      <c r="D186" s="93" t="s">
+      <c r="E158" s="87"/>
+      <c r="F158" s="87"/>
+      <c r="G158" s="87"/>
+      <c r="H158" s="87"/>
+      <c r="I158" s="88"/>
+    </row>
+    <row r="159" spans="1:9" s="13" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B159" s="84" t="s">
         <v>6</v>
       </c>
-      <c r="E186" s="94"/>
-[...6 lines deleted...]
-      <c r="B187" s="91" t="s">
+      <c r="C159" s="85"/>
+      <c r="D159" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="C187" s="92"/>
-      <c r="D187" s="93" t="s">
+      <c r="E159" s="87"/>
+      <c r="F159" s="87"/>
+      <c r="G159" s="87"/>
+      <c r="H159" s="87"/>
+      <c r="I159" s="88"/>
+    </row>
+    <row r="160" spans="1:9" s="13" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B160" s="84" t="s">
         <v>8</v>
       </c>
-      <c r="E187" s="94"/>
-[...6 lines deleted...]
-      <c r="B188" s="91" t="s">
+      <c r="C160" s="85"/>
+      <c r="D160" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="C188" s="92"/>
-      <c r="D188" s="93" t="s">
+      <c r="E160" s="87"/>
+      <c r="F160" s="87"/>
+      <c r="G160" s="87"/>
+      <c r="H160" s="87"/>
+      <c r="I160" s="88"/>
+    </row>
+    <row r="161" spans="2:9" s="13" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B161" s="84" t="s">
         <v>10</v>
       </c>
-      <c r="E188" s="94"/>
-[...6 lines deleted...]
-      <c r="B189" s="91" t="s">
+      <c r="C161" s="85"/>
+      <c r="D161" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="C189" s="92"/>
-      <c r="D189" s="93" t="s">
+      <c r="E161" s="87"/>
+      <c r="F161" s="87"/>
+      <c r="G161" s="87"/>
+      <c r="H161" s="87"/>
+      <c r="I161" s="88"/>
+    </row>
+    <row r="162" spans="2:9" s="13" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B162" s="84" t="s">
         <v>12</v>
       </c>
-      <c r="E189" s="94"/>
-[...6 lines deleted...]
-      <c r="B190" s="91" t="s">
+      <c r="C162" s="85"/>
+      <c r="D162" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="C190" s="92"/>
-      <c r="D190" s="93" t="s">
+      <c r="E162" s="87"/>
+      <c r="F162" s="87"/>
+      <c r="G162" s="87"/>
+      <c r="H162" s="87"/>
+      <c r="I162" s="88"/>
+    </row>
+    <row r="163" spans="2:9" s="13" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B163" s="94" t="s">
         <v>14</v>
       </c>
-      <c r="E190" s="94"/>
-[...17 lines deleted...]
-      <c r="I191" s="95"/>
+      <c r="C163" s="95"/>
+      <c r="D163" s="96" t="s">
+        <v>87</v>
+      </c>
+      <c r="E163" s="87"/>
+      <c r="F163" s="87"/>
+      <c r="G163" s="87"/>
+      <c r="H163" s="87"/>
+      <c r="I163" s="88"/>
     </row>
   </sheetData>
-  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertRows="0" insertHyperlinks="0" deleteRows="0" selectLockedCells="1" sort="0" autoFilter="0"/>
-[...13 lines deleted...]
-    <mergeCell ref="E40:G40"/>
+  <sheetProtection sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0"/>
+  <mergeCells count="166">
+    <mergeCell ref="C74:D74"/>
+    <mergeCell ref="E74:H74"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="F22:H22"/>
+    <mergeCell ref="F23:H23"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="E54:G54"/>
+    <mergeCell ref="C67:D67"/>
+    <mergeCell ref="C72:D72"/>
+    <mergeCell ref="C73:D73"/>
+    <mergeCell ref="C37:G37"/>
+    <mergeCell ref="E62:H62"/>
+    <mergeCell ref="E70:H70"/>
+    <mergeCell ref="E71:H71"/>
+    <mergeCell ref="E72:H72"/>
+    <mergeCell ref="E73:H73"/>
+    <mergeCell ref="E53:G53"/>
+    <mergeCell ref="E55:G55"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="E63:H63"/>
+    <mergeCell ref="E64:H64"/>
+    <mergeCell ref="C16:I16"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="C10:I10"/>
+    <mergeCell ref="C11:I11"/>
+    <mergeCell ref="J63:Q63"/>
+    <mergeCell ref="M64:T64"/>
+    <mergeCell ref="C17:H17"/>
+    <mergeCell ref="C25:I25"/>
+    <mergeCell ref="C26:I26"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="D29:F29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="C46:I46"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="C41:G41"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="E49:G49"/>
+    <mergeCell ref="E51:G51"/>
+    <mergeCell ref="C36:G36"/>
+    <mergeCell ref="C106:H106"/>
+    <mergeCell ref="C110:H110"/>
+    <mergeCell ref="C108:H108"/>
+    <mergeCell ref="C109:H109"/>
+    <mergeCell ref="C99:H99"/>
+    <mergeCell ref="C76:I76"/>
+    <mergeCell ref="C81:I81"/>
+    <mergeCell ref="C84:I84"/>
+    <mergeCell ref="C88:I88"/>
+    <mergeCell ref="C100:H100"/>
+    <mergeCell ref="C101:H101"/>
+    <mergeCell ref="C103:I103"/>
+    <mergeCell ref="C104:H104"/>
+    <mergeCell ref="C105:H105"/>
+    <mergeCell ref="C92:H92"/>
+    <mergeCell ref="C93:H93"/>
+    <mergeCell ref="C82:H82"/>
+    <mergeCell ref="C77:H77"/>
+    <mergeCell ref="B161:C161"/>
+    <mergeCell ref="D161:I161"/>
+    <mergeCell ref="B162:C162"/>
+    <mergeCell ref="D162:I162"/>
+    <mergeCell ref="B163:C163"/>
+    <mergeCell ref="D163:I163"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="C68:D68"/>
+    <mergeCell ref="C69:D69"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="C64:D64"/>
+    <mergeCell ref="C151:I151"/>
+    <mergeCell ref="C153:I153"/>
     <mergeCell ref="H40:I40"/>
-    <mergeCell ref="C41:D41"/>
-    <mergeCell ref="E41:G41"/>
+    <mergeCell ref="C39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="C40:G40"/>
+    <mergeCell ref="C47:I47"/>
+    <mergeCell ref="C42:G42"/>
+    <mergeCell ref="C43:G43"/>
+    <mergeCell ref="C96:I96"/>
+    <mergeCell ref="C97:I97"/>
+    <mergeCell ref="B159:C159"/>
+    <mergeCell ref="D159:I159"/>
+    <mergeCell ref="B160:C160"/>
+    <mergeCell ref="D160:I160"/>
+    <mergeCell ref="C136:F136"/>
+    <mergeCell ref="C137:F137"/>
+    <mergeCell ref="C138:F138"/>
+    <mergeCell ref="G136:I136"/>
+    <mergeCell ref="G137:I137"/>
+    <mergeCell ref="G138:I138"/>
+    <mergeCell ref="C139:F139"/>
+    <mergeCell ref="G139:I139"/>
+    <mergeCell ref="C142:H142"/>
+    <mergeCell ref="G146:H146"/>
+    <mergeCell ref="G147:H147"/>
+    <mergeCell ref="B158:C158"/>
+    <mergeCell ref="D158:I158"/>
+    <mergeCell ref="C150:I150"/>
+    <mergeCell ref="C130:H130"/>
+    <mergeCell ref="C131:I131"/>
+    <mergeCell ref="C132:I132"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="C70:D70"/>
+    <mergeCell ref="C71:D71"/>
+    <mergeCell ref="C15:I15"/>
     <mergeCell ref="H41:I41"/>
-    <mergeCell ref="C23:D23"/>
-[...16 lines deleted...]
-    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="C44:G44"/>
+    <mergeCell ref="H44:I44"/>
     <mergeCell ref="H37:I37"/>
-    <mergeCell ref="C38:D38"/>
-[...3 lines deleted...]
-    <mergeCell ref="H39:I39"/>
     <mergeCell ref="H38:I38"/>
-    <mergeCell ref="C32:D32"/>
-[...98 lines deleted...]
-    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="F58:H58"/>
+    <mergeCell ref="C61:I61"/>
+    <mergeCell ref="C65:D65"/>
+    <mergeCell ref="C38:G38"/>
+    <mergeCell ref="E50:G50"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="E65:H65"/>
+    <mergeCell ref="E66:H66"/>
+    <mergeCell ref="E67:H67"/>
+    <mergeCell ref="E68:H68"/>
+    <mergeCell ref="E69:H69"/>
+    <mergeCell ref="E52:G52"/>
+    <mergeCell ref="C128:I128"/>
+    <mergeCell ref="C129:I129"/>
+    <mergeCell ref="C120:H120"/>
+    <mergeCell ref="C115:H115"/>
+    <mergeCell ref="C117:H117"/>
+    <mergeCell ref="C125:I125"/>
+    <mergeCell ref="C126:I126"/>
+    <mergeCell ref="C107:H107"/>
+    <mergeCell ref="C118:H118"/>
+    <mergeCell ref="C119:H119"/>
+    <mergeCell ref="C116:H116"/>
+    <mergeCell ref="C127:I127"/>
+    <mergeCell ref="C113:I113"/>
+    <mergeCell ref="C121:H121"/>
     <mergeCell ref="C123:H123"/>
-    <mergeCell ref="C124:H124"/>
-[...58 lines deleted...]
-    <mergeCell ref="C80:G80"/>
     <mergeCell ref="C114:H114"/>
-    <mergeCell ref="C115:H115"/>
-[...18 lines deleted...]
-    <mergeCell ref="C122:H122"/>
+    <mergeCell ref="C98:H98"/>
+    <mergeCell ref="C111:H111"/>
   </mergeCells>
+  <dataValidations xWindow="1102" yWindow="850" count="3">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 1.250 caracteres " error="Máximo 1.250 caracteres" promptTitle="Longitud permitida texto:" prompt="Máximo 1.250 caracteres" sqref="C84:I84" xr:uid="{2BA6F85C-878E-474F-B1F2-2F3E189DD003}">
+      <formula1>1250</formula1>
+    </dataValidation>
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 1.250 caracteres" error="Máximo 1.250 caracteres" promptTitle="Longitud permitida texto:" prompt="Máximo 1.250 caracteres " sqref="C88:I88" xr:uid="{9A3F157F-A24B-48F5-9B5F-C37FF39ADC0B}">
+      <formula1>1250</formula1>
+    </dataValidation>
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 250 caracteres" error="Máximo 250 caracteres" promptTitle="Longitud permitida texto:" prompt="Máximo 250 caracteres " sqref="E49:G55 F20:H23" xr:uid="{664D746F-8827-4724-A613-0DB89577A8E3}">
+      <formula1>250</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="1.1041666666666667" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Negrita"Anexo II Página &amp;P / &amp;N</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="1102" yWindow="850" count="5">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{96FB6529-CAFD-48F2-A991-4D0FF2963A35}">
+          <x14:formula1>
+            <xm:f>'Datos '!$B$2:$B$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>I77</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{83089FDB-C315-4F1D-9633-9870435B2EDE}">
+          <x14:formula1>
+            <xm:f>'Datos '!$B$15:$B$17</xm:f>
+          </x14:formula1>
+          <xm:sqref>C130</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{68C2B6B7-F409-41AF-B72C-FFFBFF03BD90}">
+          <x14:formula1>
+            <xm:f>'Datos '!$B$20:$B$21</xm:f>
+          </x14:formula1>
+          <xm:sqref>I142</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0CF8BB56-E5CD-40D0-8FF0-5A81822093FD}">
+          <x14:formula1>
+            <xm:f>'Datos '!$B$6:$B$9</xm:f>
+          </x14:formula1>
+          <xm:sqref>C82:H82</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E99E2780-9EC3-4056-8728-760836E420C0}">
+          <x14:formula1>
+            <xm:f>'Datos '!$B$11:$B$12</xm:f>
+          </x14:formula1>
+          <xm:sqref>I92:I101</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CC0084D-8A54-45CF-989D-2DB6AFC03F55}">
+  <dimension ref="A1:G21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N25" sqref="N25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetData>
+    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1" s="74" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B2" s="12" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B3" s="12" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="105" t="s">
+        <v>60</v>
+      </c>
+      <c r="B5" s="105"/>
+      <c r="C5" s="105"/>
+      <c r="D5" s="105"/>
+      <c r="E5" s="105"/>
+      <c r="F5" s="105"/>
+      <c r="G5" s="105"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B6" s="1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B7" s="1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B8" s="1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B9" s="1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B11" s="1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B12" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="27" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B15" s="12" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B16" s="12" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="12" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B20" s="1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B21" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A5:G5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Anexo II</vt:lpstr>
+      <vt:lpstr>Datos </vt:lpstr>
+      <vt:lpstr>'Anexo II'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>IMSERSO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Administrador</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>