--- v0 (2026-02-27)
+++ v1 (2026-05-30)
@@ -1,640 +1,862 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Solicitudes Imserso\Subvenciones\Régimen General ppmm\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90972226-FB45-4F7A-991C-E786D63E76B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EEE22B9A-D1F4-4468-ADAE-744DCF0848E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="19440" windowHeight="14880" tabRatio="832" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Anexo II" sheetId="8" r:id="rId1"/>
+    <sheet name="Anexo III" sheetId="8" r:id="rId1"/>
+    <sheet name="Datos" sheetId="10" state="hidden" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Anexo III'!$A$1:$I$85</definedName>
+    <definedName name="I_PROMOCIÓN_DIRECTA">Datos!$D$18:$D$19</definedName>
+    <definedName name="II_FORMACIÓN_SENSIBILIZACIÓN">Datos!$E$18:$E$19</definedName>
+    <definedName name="III_ESPACIOS_REDES">Datos!$F$18:$F$20</definedName>
+    <definedName name="IV_PUBLICACIONES_DIFUSIÓN">Datos!$G$18</definedName>
+    <definedName name="Tipos_actuación">Datos!$D$17:$H$17</definedName>
+    <definedName name="V_VOLUNTARIADO">Datos!$H$18</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I59" i="8" l="1"/>
-  <c r="I65" i="8" s="1"/>
+  <c r="I53" i="8" l="1"/>
+  <c r="I59" i="8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="77">
   <si>
     <t>Denominación</t>
   </si>
   <si>
     <t>INFORMACIÓN BÁSICA SOBRE PROTECCIÓN DE DATOS</t>
   </si>
   <si>
     <t>Responsable</t>
   </si>
   <si>
     <t>Instituto de Mayores y Servicios Sociales (Imserso).</t>
   </si>
   <si>
     <t>Finalidad</t>
   </si>
   <si>
     <t>Gestión convocatoria de subvenciones.</t>
   </si>
   <si>
     <t>Legitimación</t>
   </si>
   <si>
     <t>Ejercicio de poderes públicos autorizados.</t>
   </si>
   <si>
     <t>Destinatarios</t>
   </si>
   <si>
     <t>No se cederán datos a terceros, salvo obligación legal.</t>
   </si>
   <si>
     <t>Derechos</t>
   </si>
   <si>
     <t>Acceso, rectificación, supresión, limitación del tratamiento, portabilidad y oposición.</t>
   </si>
   <si>
     <t>Información adicional</t>
   </si>
   <si>
-    <t>Puede consultar la información adicional y detallada sobre Protección de datos en:
-[...3 lines deleted...]
-  <si>
     <t>1. Entidad solicitante</t>
   </si>
   <si>
     <t>Acrónimo</t>
   </si>
   <si>
-    <t>Convocatoria 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Don/Dña ….................................................</t>
   </si>
   <si>
     <t>En su condición de representante legal de la entidad solicitante, declara bajo su responsabilidad que los datos consignados en este Anexo son ciertos.</t>
   </si>
   <si>
-    <t>En ….................... a …........................ de …................................. de 2025.</t>
-[...2 lines deleted...]
-    <t>A n e x o   III</t>
+    <t>Convocatoria 2026</t>
+  </si>
+  <si>
+    <t>En ….................... a …........................ de …................................. de 2026.</t>
+  </si>
+  <si>
+    <t>Puede consultar la información adicional y detallada sobre protección de datos en la página web del Imserso.</t>
+  </si>
+  <si>
+    <t>ANEXO III</t>
   </si>
   <si>
     <t>MEMORIA EXPLICATIVA DE LA ACTUACIÓN</t>
   </si>
   <si>
-    <t>2. Título y descripción de la actuación</t>
-[...8 lines deleted...]
-    <t>3.4 Definición del perfil y del número de personas destinatarias/beneficiarias de la actuación, así como de la metodología utilizada para cuantificarlas</t>
+    <t xml:space="preserve">2. Denominación de la actuación </t>
+  </si>
+  <si>
+    <t>2.1 Número de actuación (*)</t>
+  </si>
+  <si>
+    <t>(*) El número de actuación asignado debe coincidir con el indicado en el Anexo I, apartado 3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2 Título de la actuación </t>
+  </si>
+  <si>
+    <t>Actuación nº</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tipo de
+actuación </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Subtipo de actuación </t>
+  </si>
+  <si>
+    <t>1.Promoción directa del envejecimiento saludable</t>
+  </si>
+  <si>
+    <t>a.	Actividades físicas dirigidas a las personas mayores que promuevan el ejercicio, el envejecimiento activo, la interacción social, la prevención de enfermedades y un estilo de vida saludable.</t>
+  </si>
+  <si>
+    <t>2.	Formación y sensibilización</t>
+  </si>
+  <si>
+    <t xml:space="preserve">b.	Iniciativas dirigidas a la participación activa de las personas mayores en eventos culturales o de ocio de distinta naturaleza. </t>
+  </si>
+  <si>
+    <t>3.	Espacios y redes de apoyo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.	Actuaciones de fomento del aprendizaje y la actualización del conocimiento dirigidas a personas mayores a través de cursos, talleres, prácticas, etc. </t>
+  </si>
+  <si>
+    <t>4.	Publicaciones y difusión de conocimiento</t>
+  </si>
+  <si>
+    <t>b.	Actuaciones de sensibilización, dirigidas a la población en general, que aborden los retos actuales en la sociedad para lograr la participación e integración real y efectiva de las personas mayores en la comunidad.</t>
+  </si>
+  <si>
+    <t>5.	Voluntariado</t>
+  </si>
+  <si>
+    <t>c.	Actuaciones para la realización de iniciativas integradas o recíprocas entre distintas asociaciones de mayores en torno a intereses y proyectos comunes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Publicaciones y revistas elaboradas y dirigidas, en su mayor parte, a las personas mayores. Además de tratar temas de interés para el colectivo y de actualidad, deberán incluir contenidos relativos a la promoción del envejecimiento saludable, difusión de actividades realizadas por la entidad, contenidos dedicados al fomento del asociacionismo, etc. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Actuaciones orientadas a la capacitación y promoción del voluntariado entre las personas mayores. Tendrán como objetivo principal fomentar la participación social y el compromiso de las personas mayores, en función de sus competencias, expectativas y preferencias, así como sensibilizar sobre las posibilidades y beneficios de su desempeño en actividades de voluntariado. </t>
+  </si>
+  <si>
+    <t>2.3 Tipo de actuación (*)</t>
+  </si>
+  <si>
+    <t>(*) El tipo de actuación asignado debe coincidir con el indicado en el Anexo I, apartado 3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.4 Subtipo de actuación (*) </t>
+  </si>
+  <si>
+    <t>(*) El subtipo de actuación asignado debe coincidir con el indicado en el Anexo I, apartado 3.</t>
+  </si>
+  <si>
+    <t>2.5 Descripción de la actuación</t>
+  </si>
+  <si>
+    <t>3.  Calidad del diseño global de la actuación</t>
+  </si>
+  <si>
+    <t>3.1 Definición de la necesidad social preexistente de relevancia estatal cuya cobertura pretende abordarse a través de la actuación programada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.2 Acreditación de la necesidad social preexistente a través de análisis o estudios internos o externos relativos a su cobertura pública o privada actual </t>
+  </si>
+  <si>
+    <t>3.3 Formulación de objetivos generales y específicos y de resultados previstos coherentes con la justificación de la necesidad previamente descrita</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.4 Descripción de las acciones a desarrollar y explicación de cómo éstas pretenden dar respuesta a los objetivos formulados y derivar en los resultados previstos </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.5 Calendarización de las actuaciones a través de un cronograma realista y detallado con la sucesión de actividades a desarrollar y la interrelación de las mismas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.6 Definición del perfil y del número de personas destinatarias/beneficiarias de la actuación, así como de la metodología utilizada para cuantificarlas. </t>
   </si>
   <si>
     <t>4. Calidad de la gestión y ejecución de la actuación</t>
   </si>
   <si>
+    <t>4.1 Medios personales: descripción, formación y adecuación del equipo que realizará la actuación, con justificación de su idoneidad</t>
+  </si>
+  <si>
+    <t>4.2 Medios técnicos y materiales que vayan a utilizarse para ejecutar la actuación, con justificación de su suficiencia e idoneidad</t>
+  </si>
+  <si>
     <t>4.3 Medios económicos: presupuesto de la actuación</t>
   </si>
   <si>
+    <t>Costes directos</t>
+  </si>
+  <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Importe en €</t>
   </si>
   <si>
+    <t>Gastos de personal</t>
+  </si>
+  <si>
+    <t>Gastos en adquisición de bienes y servicios</t>
+  </si>
+  <si>
     <t>Gastos de movilidad (viajes y dietas)</t>
   </si>
   <si>
-    <t>Subtotal costes directos</t>
-[...2 lines deleted...]
-    <t>Costes directos</t>
+    <t>Subtotal costes directos (I)</t>
   </si>
   <si>
     <t>Costes indirectos</t>
   </si>
   <si>
-    <t>Total actuación</t>
-[...29 lines deleted...]
-    <t>4.2 Medios técnicos y materiales que vayan a utilizarse para ejecutar la actuación, con justificación de su suficiencia e idoneidad</t>
+    <t>5. Calidad del sistema de seguimiento y evaluación de la actuación, así como de la difusión de sus resultados</t>
+  </si>
+  <si>
+    <t>5.1 Definición de indicadores cuantitativos y cualitativos para la medición de los objetivos, asi como de las metas concretas vinculadas a los resultados esperados</t>
+  </si>
+  <si>
+    <t>5.2  Canales públicos y gratuitos de difusión de los resultados obtenidos o del conocimiento generado a consecuencia de la actuación desarrollada</t>
+  </si>
+  <si>
+    <t>I_PROMOCIÓN_DIRECTA</t>
+  </si>
+  <si>
+    <t>II_FORMACIÓN_SENSIBILIZACIÓN</t>
+  </si>
+  <si>
+    <t>III_ESPACIOS_REDES</t>
+  </si>
+  <si>
+    <t>IV_PUBLICACIONES_DIFUSIÓN</t>
+  </si>
+  <si>
+    <t>V_VOLUNTARIADO</t>
+  </si>
+  <si>
+    <t>TOTAL ACTUACIÓN (I+II+III)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Importe de la subcontratación parcial de la actuación (III) </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Subcontratación: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Descripción de la actividad subcontratada y causa que la motiva: </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Subtotal costes indirectos (II) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">- hasta 30% de "Subtotal costes directos (I) - </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="13">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...18 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </top>
-[...4 lines deleted...]
-      <left/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </right>
-[...5 lines deleted...]
-      <left/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...67 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...35 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{4B30CD70-194F-433D-BEC6-261BECC50287}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFF7C80"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>57149</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>314324</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>104775</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C0B7149-5840-4C0A-ADA6-E5D2E8A3B67B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -981,974 +1203,1191 @@
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{492AA76C-D292-4806-B378-0C150D733DE2}">
-  <dimension ref="A2:I93"/>
+  <dimension ref="A2:K85"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="112" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="145" zoomScalePageLayoutView="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="1.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="15.42578125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="24.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="21.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.42578125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="25.85546875" style="1" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="2"/>
-      <c r="I2" s="12" t="s">
+      <c r="I2" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+    </row>
+    <row r="7" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+    </row>
+    <row r="9" spans="1:9" s="14" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="15" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C10" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="61"/>
+      <c r="E10" s="61"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="61"/>
+      <c r="I10" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C11" s="62"/>
+      <c r="D11" s="63"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="63"/>
+      <c r="I11" s="21"/>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C12" s="18"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="19"/>
+    </row>
+    <row r="13" spans="1:9" s="14" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C14" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="64"/>
+    </row>
+    <row r="15" spans="1:9" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C15" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="69"/>
+      <c r="E15" s="69"/>
+      <c r="F15" s="69"/>
+      <c r="G15" s="69"/>
+      <c r="H15" s="69"/>
+      <c r="I15" s="65"/>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="12"/>
+    </row>
+    <row r="17" spans="1:11" s="13" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+    </row>
+    <row r="18" spans="1:11" s="13" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C18" s="62"/>
+      <c r="D18" s="63"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="63"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="66"/>
+    </row>
+    <row r="19" spans="1:11" s="14" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="67"/>
+      <c r="E19" s="67"/>
+      <c r="F19" s="67"/>
+      <c r="G19" s="67"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="67"/>
+      <c r="K19" s="15"/>
+    </row>
+    <row r="20" spans="1:11" s="13" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="14"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="14"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="14"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="31"/>
+    </row>
+    <row r="21" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="32"/>
+      <c r="C21" s="62"/>
+      <c r="D21" s="63"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="63"/>
+      <c r="G21" s="63"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="33"/>
+    </row>
+    <row r="22" spans="1:11" s="39" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+    </row>
+    <row r="23" spans="1:11" s="13" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="14"/>
+      <c r="B23" s="15"/>
+      <c r="C23" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" s="14"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="14"/>
+      <c r="H23" s="30"/>
+      <c r="I23" s="31"/>
+    </row>
+    <row r="24" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="32"/>
+      <c r="C24" s="62"/>
+      <c r="D24" s="63"/>
+      <c r="E24" s="63"/>
+      <c r="F24" s="63"/>
+      <c r="G24" s="63"/>
+      <c r="H24" s="66"/>
+      <c r="I24" s="41"/>
+    </row>
+    <row r="25" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="D25" s="70"/>
+      <c r="E25" s="70"/>
+      <c r="F25" s="70"/>
+      <c r="G25" s="70"/>
+      <c r="H25" s="70"/>
+      <c r="I25" s="70"/>
+    </row>
+    <row r="26" spans="1:11" ht="283.35000000000002" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="46"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="48"/>
+    </row>
+    <row r="27" spans="1:11" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="72"/>
+      <c r="I27" s="72"/>
+    </row>
+    <row r="28" spans="1:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="74"/>
+      <c r="D28" s="74"/>
+      <c r="E28" s="74"/>
+      <c r="F28" s="74"/>
+      <c r="G28" s="74"/>
+      <c r="H28" s="73"/>
+      <c r="I28" s="73"/>
+    </row>
+    <row r="29" spans="1:11" s="14" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="17"/>
+    </row>
+    <row r="30" spans="1:11" s="13" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30" s="59"/>
+      <c r="E30" s="59"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="59"/>
+      <c r="I30" s="59"/>
+    </row>
+    <row r="31" spans="1:11" ht="283.35000000000002" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="46"/>
+      <c r="D31" s="47"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="47"/>
+      <c r="G31" s="47"/>
+      <c r="H31" s="47"/>
+      <c r="I31" s="48"/>
+    </row>
+    <row r="32" spans="1:11" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="59" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" s="59"/>
+      <c r="E32" s="59"/>
+      <c r="F32" s="59"/>
+      <c r="G32" s="59"/>
+      <c r="H32" s="59"/>
+      <c r="I32" s="59"/>
+    </row>
+    <row r="33" spans="2:9" ht="216.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="46"/>
+      <c r="D33" s="47"/>
+      <c r="E33" s="47"/>
+      <c r="F33" s="47"/>
+      <c r="G33" s="47"/>
+      <c r="H33" s="47"/>
+      <c r="I33" s="48"/>
+    </row>
+    <row r="34" spans="2:9" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="59" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" s="59"/>
+      <c r="E34" s="59"/>
+      <c r="F34" s="59"/>
+      <c r="G34" s="59"/>
+      <c r="H34" s="59"/>
+      <c r="I34" s="59"/>
+    </row>
+    <row r="35" spans="2:9" ht="198" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C35" s="46"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="47"/>
+      <c r="G35" s="47"/>
+      <c r="H35" s="47"/>
+      <c r="I35" s="48"/>
+    </row>
+    <row r="36" spans="2:9" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C36" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="D36" s="59"/>
+      <c r="E36" s="59"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="59"/>
+      <c r="H36" s="59"/>
+      <c r="I36" s="59"/>
+    </row>
+    <row r="37" spans="2:9" ht="255" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C37" s="46"/>
+      <c r="D37" s="47"/>
+      <c r="E37" s="47"/>
+      <c r="F37" s="47"/>
+      <c r="G37" s="47"/>
+      <c r="H37" s="47"/>
+      <c r="I37" s="48"/>
+    </row>
+    <row r="38" spans="2:9" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="59" t="s">
+        <v>51</v>
+      </c>
+      <c r="D38" s="59"/>
+      <c r="E38" s="59"/>
+      <c r="F38" s="59"/>
+      <c r="G38" s="59"/>
+      <c r="H38" s="59"/>
+      <c r="I38" s="59"/>
+    </row>
+    <row r="39" spans="2:9" ht="271.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C39" s="46"/>
+      <c r="D39" s="47"/>
+      <c r="E39" s="47"/>
+      <c r="F39" s="47"/>
+      <c r="G39" s="47"/>
+      <c r="H39" s="47"/>
+      <c r="I39" s="48"/>
+    </row>
+    <row r="40" spans="2:9" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C40" s="59" t="s">
+        <v>52</v>
+      </c>
+      <c r="D40" s="59"/>
+      <c r="E40" s="59"/>
+      <c r="F40" s="59"/>
+      <c r="G40" s="59"/>
+      <c r="H40" s="59"/>
+      <c r="I40" s="59"/>
+    </row>
+    <row r="41" spans="2:9" ht="194.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C41" s="46"/>
+      <c r="D41" s="47"/>
+      <c r="E41" s="47"/>
+      <c r="F41" s="47"/>
+      <c r="G41" s="47"/>
+      <c r="H41" s="47"/>
+      <c r="I41" s="48"/>
+    </row>
+    <row r="42" spans="2:9" s="14" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D42" s="16"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="16"/>
+      <c r="G42" s="16"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="17"/>
+    </row>
+    <row r="43" spans="2:9" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="3"/>
+      <c r="C43" s="59" t="s">
+        <v>54</v>
+      </c>
+      <c r="D43" s="59"/>
+      <c r="E43" s="59"/>
+      <c r="F43" s="59"/>
+      <c r="G43" s="59"/>
+      <c r="H43" s="59"/>
+      <c r="I43" s="59"/>
+    </row>
+    <row r="44" spans="2:9" ht="198.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="3"/>
+      <c r="C44" s="46"/>
+      <c r="D44" s="47"/>
+      <c r="E44" s="47"/>
+      <c r="F44" s="47"/>
+      <c r="G44" s="47"/>
+      <c r="H44" s="47"/>
+      <c r="I44" s="48"/>
+    </row>
+    <row r="45" spans="2:9" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="3"/>
+      <c r="C45" s="59" t="s">
+        <v>55</v>
+      </c>
+      <c r="D45" s="59"/>
+      <c r="E45" s="59"/>
+      <c r="F45" s="59"/>
+      <c r="G45" s="59"/>
+      <c r="H45" s="59"/>
+      <c r="I45" s="59"/>
+    </row>
+    <row r="46" spans="2:9" ht="198.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="3"/>
+      <c r="C46" s="46"/>
+      <c r="D46" s="47"/>
+      <c r="E46" s="47"/>
+      <c r="F46" s="47"/>
+      <c r="G46" s="47"/>
+      <c r="H46" s="47"/>
+      <c r="I46" s="48"/>
+    </row>
+    <row r="47" spans="2:9" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="3"/>
+      <c r="C47" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="D47" s="59"/>
+      <c r="E47" s="59"/>
+      <c r="F47" s="59"/>
+      <c r="G47" s="59"/>
+      <c r="H47" s="59"/>
+      <c r="I47" s="59"/>
+    </row>
+    <row r="48" spans="2:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="3"/>
+      <c r="C48" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="D48" s="35"/>
+      <c r="E48" s="35"/>
+      <c r="F48" s="35"/>
+      <c r="G48" s="35"/>
+      <c r="H48" s="35"/>
+      <c r="I48" s="35"/>
+    </row>
+    <row r="49" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="3"/>
+      <c r="C49" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="D49" s="44"/>
+      <c r="E49" s="44"/>
+      <c r="F49" s="44"/>
+      <c r="G49" s="44"/>
+      <c r="H49" s="44"/>
+      <c r="I49" s="36" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="50" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="3"/>
+      <c r="C50" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="22"/>
+    </row>
+    <row r="51" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="3"/>
+      <c r="C51" s="79" t="s">
+        <v>61</v>
+      </c>
+      <c r="D51" s="79"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="79"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="79"/>
+      <c r="I51" s="40"/>
+    </row>
+    <row r="52" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="3"/>
+      <c r="C52" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="79"/>
+      <c r="I52" s="22"/>
+    </row>
+    <row r="53" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="3"/>
+      <c r="C53" s="44" t="s">
+        <v>63</v>
+      </c>
+      <c r="D53" s="44"/>
+      <c r="E53" s="44"/>
+      <c r="F53" s="44"/>
+      <c r="G53" s="44"/>
+      <c r="H53" s="44"/>
+      <c r="I53" s="6">
+        <f>SUM(I50:I52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="3"/>
+      <c r="C54" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="D54" s="14"/>
+      <c r="E54" s="14"/>
+      <c r="F54" s="14"/>
+      <c r="G54" s="14"/>
+      <c r="H54" s="14"/>
+      <c r="I54" s="14"/>
+    </row>
+    <row r="55" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="3"/>
+      <c r="C55" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="D55" s="44"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="44"/>
+      <c r="G55" s="44"/>
+      <c r="H55" s="44"/>
+      <c r="I55" s="6"/>
+    </row>
+    <row r="56" spans="2:9" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="3"/>
+      <c r="C57" s="44" t="s">
+        <v>74</v>
+      </c>
+      <c r="D57" s="44"/>
+      <c r="E57" s="44"/>
+      <c r="F57" s="44"/>
+      <c r="G57" s="44"/>
+      <c r="H57" s="44"/>
+      <c r="I57" s="42"/>
+    </row>
+    <row r="58" spans="2:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="3"/>
+      <c r="C58" s="14"/>
+      <c r="D58" s="14"/>
+      <c r="E58" s="14"/>
+      <c r="F58" s="14"/>
+      <c r="G58" s="14"/>
+      <c r="H58" s="14"/>
+      <c r="I58" s="37"/>
+    </row>
+    <row r="59" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="3"/>
+      <c r="C59" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="D59" s="44"/>
+      <c r="E59" s="44"/>
+      <c r="F59" s="44"/>
+      <c r="G59" s="44"/>
+      <c r="H59" s="44"/>
+      <c r="I59" s="6">
+        <f>SUM(I53,I55,I57)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:9" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="3"/>
+      <c r="C61" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="D61" s="69"/>
+      <c r="E61" s="69"/>
+      <c r="F61" s="69"/>
+      <c r="G61" s="69"/>
+      <c r="H61" s="69"/>
+      <c r="I61" s="43"/>
+    </row>
+    <row r="62" spans="2:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="3"/>
+      <c r="C62" s="80"/>
+      <c r="D62" s="81"/>
+      <c r="E62" s="81"/>
+      <c r="F62" s="81"/>
+      <c r="G62" s="81"/>
+      <c r="H62" s="81"/>
+      <c r="I62" s="82"/>
+    </row>
+    <row r="63" spans="2:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C63" s="78"/>
+      <c r="D63" s="78"/>
+      <c r="E63" s="78"/>
+      <c r="F63" s="78"/>
+      <c r="G63" s="78"/>
+      <c r="H63" s="78"/>
+      <c r="I63" s="23"/>
+    </row>
+    <row r="64" spans="2:9" s="13" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="15"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="38"/>
+      <c r="H64" s="38"/>
+      <c r="I64" s="38"/>
+    </row>
+    <row r="65" spans="2:9" s="13" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="66" spans="2:9" s="13" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C66" s="45" t="s">
+        <v>66</v>
+      </c>
+      <c r="D66" s="45"/>
+      <c r="E66" s="45"/>
+      <c r="F66" s="45"/>
+      <c r="G66" s="45"/>
+      <c r="H66" s="45"/>
+      <c r="I66" s="45"/>
+    </row>
+    <row r="67" spans="2:9" s="13" customFormat="1" ht="198.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C67" s="46"/>
+      <c r="D67" s="47"/>
+      <c r="E67" s="47"/>
+      <c r="F67" s="47"/>
+      <c r="G67" s="47"/>
+      <c r="H67" s="47"/>
+      <c r="I67" s="48"/>
+    </row>
+    <row r="68" spans="2:9" s="13" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C68" s="49" t="s">
+        <v>67</v>
+      </c>
+      <c r="D68" s="49"/>
+      <c r="E68" s="49"/>
+      <c r="F68" s="49"/>
+      <c r="G68" s="49"/>
+      <c r="H68" s="49"/>
+      <c r="I68" s="49"/>
+    </row>
+    <row r="69" spans="2:9" ht="198.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C69" s="46"/>
+      <c r="D69" s="47"/>
+      <c r="E69" s="47"/>
+      <c r="F69" s="47"/>
+      <c r="G69" s="47"/>
+      <c r="H69" s="47"/>
+      <c r="I69" s="48"/>
+    </row>
+    <row r="70" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C72" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="D72" s="55"/>
+      <c r="E72" s="55"/>
+      <c r="F72" s="55"/>
+      <c r="G72" s="55"/>
+      <c r="H72" s="55"/>
+      <c r="I72" s="55"/>
+    </row>
+    <row r="73" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C73" s="56" t="s">
         <v>16</v>
       </c>
-    </row>
-[...690 lines deleted...]
-      <c r="C82" s="53" t="s">
+      <c r="D73" s="56"/>
+      <c r="E73" s="56"/>
+      <c r="F73" s="56"/>
+      <c r="G73" s="56"/>
+      <c r="H73" s="56"/>
+      <c r="I73" s="56"/>
+    </row>
+    <row r="74" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C74" s="9"/>
+      <c r="D74" s="9"/>
+      <c r="E74" s="9"/>
+      <c r="F74" s="9"/>
+      <c r="G74" s="9"/>
+      <c r="H74" s="9"/>
+      <c r="I74" s="9"/>
+    </row>
+    <row r="75" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C75" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="D82" s="53"/>
+      <c r="D75" s="57"/>
+      <c r="E75" s="57"/>
+      <c r="F75" s="57"/>
+      <c r="G75" s="57"/>
+      <c r="H75" s="57"/>
+      <c r="I75" s="57"/>
+    </row>
+    <row r="76" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C76" s="20"/>
+      <c r="D76" s="20"/>
+      <c r="E76" s="20"/>
+      <c r="F76" s="20"/>
+      <c r="G76" s="20"/>
+      <c r="H76" s="20"/>
+      <c r="I76" s="20"/>
+    </row>
+    <row r="77" spans="2:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C77" s="20"/>
+      <c r="D77" s="20"/>
+      <c r="E77" s="20"/>
+      <c r="F77" s="20"/>
+      <c r="G77" s="20"/>
+      <c r="H77" s="20"/>
+      <c r="I77" s="20"/>
+    </row>
+    <row r="78" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C78" s="13"/>
+      <c r="D78" s="13"/>
+      <c r="E78" s="13"/>
+      <c r="F78" s="13"/>
+      <c r="G78" s="13"/>
+      <c r="H78" s="13"/>
+      <c r="I78" s="13"/>
+    </row>
+    <row r="79" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="C79" s="51"/>
+      <c r="D79" s="52" t="s">
+        <v>3</v>
+      </c>
+      <c r="E79" s="53"/>
+      <c r="F79" s="53"/>
+      <c r="G79" s="53"/>
+      <c r="H79" s="53"/>
+      <c r="I79" s="54"/>
+    </row>
+    <row r="80" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" s="51"/>
+      <c r="D80" s="52" t="s">
+        <v>5</v>
+      </c>
+      <c r="E80" s="53"/>
+      <c r="F80" s="53"/>
+      <c r="G80" s="53"/>
+      <c r="H80" s="53"/>
+      <c r="I80" s="54"/>
+    </row>
+    <row r="81" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="50" t="s">
+        <v>6</v>
+      </c>
+      <c r="C81" s="51"/>
+      <c r="D81" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="E81" s="53"/>
+      <c r="F81" s="53"/>
+      <c r="G81" s="53"/>
+      <c r="H81" s="53"/>
+      <c r="I81" s="54"/>
+    </row>
+    <row r="82" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="50" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" s="51"/>
+      <c r="D82" s="52" t="s">
+        <v>9</v>
+      </c>
       <c r="E82" s="53"/>
       <c r="F82" s="53"/>
       <c r="G82" s="53"/>
       <c r="H82" s="53"/>
-      <c r="I82" s="53"/>
-[...11 lines deleted...]
-      <c r="C84" s="54" t="s">
+      <c r="I82" s="54"/>
+    </row>
+    <row r="83" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C83" s="51"/>
+      <c r="D83" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="53"/>
+      <c r="F83" s="53"/>
+      <c r="G83" s="53"/>
+      <c r="H83" s="53"/>
+      <c r="I83" s="54"/>
+    </row>
+    <row r="84" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="C84" s="76"/>
+      <c r="D84" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="D84" s="54"/>
-[...3 lines deleted...]
-      <c r="H84" s="54"/>
+      <c r="E84" s="53"/>
+      <c r="F84" s="53"/>
+      <c r="G84" s="53"/>
+      <c r="H84" s="53"/>
       <c r="I84" s="54"/>
     </row>
-    <row r="85" spans="1:9" s="9" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...87 lines deleted...]
-      <c r="B93" s="50" t="s">
+    <row r="85" spans="2:9" s="7" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="C93" s="51"/>
-[...7 lines deleted...]
-      <c r="I93" s="49"/>
+      <c r="C85" s="76"/>
+      <c r="D85" s="77" t="s">
+        <v>19</v>
+      </c>
+      <c r="E85" s="53"/>
+      <c r="F85" s="53"/>
+      <c r="G85" s="53"/>
+      <c r="H85" s="53"/>
+      <c r="I85" s="54"/>
     </row>
   </sheetData>
-  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertRows="0" insertHyperlinks="0" deleteRows="0" selectLockedCells="1" sort="0" autoFilter="0"/>
-[...34 lines deleted...]
-    <mergeCell ref="C38:I41"/>
+  <sheetProtection sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0"/>
+  <mergeCells count="69">
     <mergeCell ref="C43:I43"/>
-    <mergeCell ref="C81:I81"/>
-    <mergeCell ref="B67:I67"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="C38:I38"/>
+    <mergeCell ref="C39:I39"/>
+    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="C41:I41"/>
+    <mergeCell ref="E63:H63"/>
+    <mergeCell ref="C55:H55"/>
+    <mergeCell ref="C59:H59"/>
+    <mergeCell ref="C50:H50"/>
+    <mergeCell ref="C51:H51"/>
+    <mergeCell ref="C52:H52"/>
+    <mergeCell ref="C44:I44"/>
+    <mergeCell ref="C45:I45"/>
+    <mergeCell ref="C61:H61"/>
+    <mergeCell ref="C62:I62"/>
+    <mergeCell ref="B85:C85"/>
+    <mergeCell ref="D85:I85"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:I80"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="D81:I81"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="D84:I84"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="D82:I82"/>
+    <mergeCell ref="B83:C83"/>
+    <mergeCell ref="D83:I83"/>
+    <mergeCell ref="C46:I46"/>
+    <mergeCell ref="C47:I47"/>
+    <mergeCell ref="C49:H49"/>
+    <mergeCell ref="C37:I37"/>
+    <mergeCell ref="C25:I25"/>
+    <mergeCell ref="C26:I26"/>
+    <mergeCell ref="C31:I31"/>
+    <mergeCell ref="C32:I32"/>
+    <mergeCell ref="C33:I33"/>
+    <mergeCell ref="C34:I34"/>
+    <mergeCell ref="C35:I35"/>
+    <mergeCell ref="C30:I30"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="C36:I36"/>
+    <mergeCell ref="C10:H10"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="C14:H14"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="C18:I18"/>
+    <mergeCell ref="C22:I22"/>
+    <mergeCell ref="C21:H21"/>
+    <mergeCell ref="C15:H15"/>
+    <mergeCell ref="C17:I17"/>
+    <mergeCell ref="C19:I19"/>
+    <mergeCell ref="C24:H24"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="D79:I79"/>
+    <mergeCell ref="C72:I72"/>
+    <mergeCell ref="C69:I69"/>
+    <mergeCell ref="C73:I73"/>
+    <mergeCell ref="C75:I75"/>
+    <mergeCell ref="C53:H53"/>
+    <mergeCell ref="C57:H57"/>
+    <mergeCell ref="C66:I66"/>
+    <mergeCell ref="C67:I67"/>
     <mergeCell ref="C68:I68"/>
-    <mergeCell ref="C69:I72"/>
-[...8 lines deleted...]
-    <mergeCell ref="C59:H59"/>
   </mergeCells>
+  <dataValidations disablePrompts="1" count="4">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C21:H21" xr:uid="{022B319D-F22D-482F-BB82-B9D806F8D373}">
+      <formula1>Tipos_actuación</formula1>
+    </dataValidation>
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 4.000 caracteres " error="Máximo 4.000 caracteres " promptTitle="Longitud permitida texto:" prompt="Máximo 4.000 caracteres " sqref="C26:I26 C31:I31 C37:I37 C39:I39" xr:uid="{5BFEF724-E5D1-4001-A499-BEC1F90070A6}">
+      <formula1>4000</formula1>
+    </dataValidation>
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Máximo 3.000 caracteres " error="Máximo 3.000 caracteres " promptTitle="Longitud permitida texto:" prompt="Máximo 3.000 caracteres " sqref="C33:I33 C35:I35 C41:I41 C44:I44 C46:I46 C67:I67 C69:I69" xr:uid="{1C2C55D2-C76F-4A80-ABAA-CE0D4BA625D8}">
+      <formula1>3000</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C24:H24" xr:uid="{B7C5366A-AD01-41E7-B03C-6FBBB8E85D70}">
+      <formula1>INDIRECT($C$21)</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="1.1041666666666667" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Negrita"Anexo III Página &amp;P / &amp;N</oddHeader>
   </headerFooter>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="27" max="8" man="1"/>
+    <brk id="63" max="16383" man="1"/>
+  </rowBreaks>
   <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F81F9D5B-9DFB-4202-8386-043692C87CCC}">
+  <dimension ref="B3:H20"/>
+  <sheetViews>
+    <sheetView topLeftCell="A11" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="H18" sqref="H18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="3" width="11.42578125" style="25"/>
+    <col min="4" max="4" width="37" style="25" customWidth="1"/>
+    <col min="5" max="6" width="32.140625" style="25" customWidth="1"/>
+    <col min="7" max="7" width="42.140625" style="25" customWidth="1"/>
+    <col min="8" max="8" width="48.5703125" style="25" customWidth="1"/>
+    <col min="9" max="16384" width="11.42578125" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:7" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B3" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3" s="26" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B4" s="25">
+        <v>1</v>
+      </c>
+      <c r="D4" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B5" s="25">
+        <v>2</v>
+      </c>
+      <c r="D5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="25" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B6" s="25">
+        <v>3</v>
+      </c>
+      <c r="D6" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" s="25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B7" s="25">
+        <v>4</v>
+      </c>
+      <c r="D7" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="25" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B8" s="25">
+        <v>5</v>
+      </c>
+      <c r="D8" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" s="25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G9" s="25" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G10" s="25" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G11" s="25" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G12" s="25" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="4:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D17" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F17" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="H17" s="27" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18" spans="4:8" ht="112.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D18" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="G18" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="H18" s="28" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="4:8" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D19" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F19" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="G19" s="28"/>
+      <c r="H19" s="28"/>
+    </row>
+    <row r="20" spans="4:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
+    </row>
+  </sheetData>
+  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Anexo II</vt:lpstr>
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Anexo III</vt:lpstr>
+      <vt:lpstr>Datos</vt:lpstr>
+      <vt:lpstr>'Anexo III'!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>I_PROMOCIÓN_DIRECTA</vt:lpstr>
+      <vt:lpstr>II_FORMACIÓN_SENSIBILIZACIÓN</vt:lpstr>
+      <vt:lpstr>III_ESPACIOS_REDES</vt:lpstr>
+      <vt:lpstr>IV_PUBLICACIONES_DIFUSIÓN</vt:lpstr>
+      <vt:lpstr>Tipos_actuación</vt:lpstr>
+      <vt:lpstr>V_VOLUNTARIADO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>IMSERSO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Administrador</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>